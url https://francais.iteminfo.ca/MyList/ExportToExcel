--- v0 (2026-05-24)
+++ v1 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9527186d6bd4e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bc981b5bd0447ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R98e454c225734c40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5268803e051347fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b/>
       <x:color rgb="FFFFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:u/>
       <x:color rgb="FF0E74B2"/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
@@ -54,51 +54,51 @@
     <x:border>
       <x:left style="thin">
         <x:color auto="1"/>
       </x:left>
       <x:right style="thin">
         <x:color auto="1"/>
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="1" fillId="2" borderId="1" applyFill="1"/>
     <x:xf fontId="2" fillId="0" borderId="1" applyBorder="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R98e454c225734c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28429f90f2564416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5268803e051347fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af5cc3c8d20486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="4.7109375" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="4.7109375" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="8.7109375" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="10.7109375" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="73.7109375" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="str">
         <x:v>Sku</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Qty</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Price</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>LineTotal</x:v>
       </x:c>