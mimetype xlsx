--- v1 (2026-07-25)
+++ v2 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bc981b5bd0447ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref84ae5dadd744fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5268803e051347fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9cbca644a5364cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b/>
       <x:color rgb="FFFFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:u/>
       <x:color rgb="FF0E74B2"/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
@@ -54,77 +54,77 @@
     <x:border>
       <x:left style="thin">
         <x:color auto="1"/>
       </x:left>
       <x:right style="thin">
         <x:color auto="1"/>
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="1" fillId="2" borderId="1" applyFill="1"/>
     <x:xf fontId="2" fillId="0" borderId="1" applyBorder="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5268803e051347fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af5cc3c8d20486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9cbca644a5364cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b74592da0d40fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="4.7109375" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="4.7109375" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="8.7109375" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="10.7109375" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="73.7109375" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="str">
         <x:v>Sku</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Qty</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Price</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>LineTotal</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Item</x:v>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="0" t="str">
         <x:v/>
       </x:c>
       <x:c s="0" t="str">
         <x:v/>
       </x:c>
       <x:c s="0" t="str">
         <x:v>Total = </x:v>
       </x:c>
       <x:c s="0" t="str">
-        <x:v>0,00 $</x:v>
+        <x:v>$0.00</x:v>
       </x:c>
       <x:c s="0" t="str">
         <x:v>* For additional details you may click through the SKU or Item Desciption</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks/>
 </x:worksheet>
 </file>