--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref84ae5dadd744fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f42eab94cb14b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9cbca644a5364cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R21602f28926049ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b/>
       <x:color rgb="FFFFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:u/>
       <x:color rgb="FF0E74B2"/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
@@ -54,51 +54,51 @@
     <x:border>
       <x:left style="thin">
         <x:color auto="1"/>
       </x:left>
       <x:right style="thin">
         <x:color auto="1"/>
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="1" fillId="2" borderId="1" applyFill="1"/>
     <x:xf fontId="2" fillId="0" borderId="1" applyBorder="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9cbca644a5364cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b74592da0d40fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R21602f28926049ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0504715f80d74beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="4.7109375" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="4.7109375" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="8.7109375" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="10.7109375" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="73.7109375" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="str">
         <x:v>Sku</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Qty</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Price</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>LineTotal</x:v>
       </x:c>